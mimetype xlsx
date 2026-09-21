--- v4 (2026-07-30)
+++ v5 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="266">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Opleiding</t>
   </si>
   <si>
     <t>Individuele prijs</t>
   </si>
   <si>
     <t>Groepsprijs</t>
   </si>
   <si>
     <t>Systematisch storing zoeken</t>
   </si>
   <si>
     <t>Introductie Railtechniek keuzedeel</t>
   </si>
   <si>
     <t>prijs n.n.b.</t>
   </si>
   <si>
     <t>Introductie inspecteur bij ProRail AM</t>
   </si>
   <si>
@@ -248,66 +248,93 @@
   <si>
     <t>Monteren stroomvoerende klemmen</t>
   </si>
   <si>
     <t>Secheron met Sepcos beveiliging</t>
   </si>
   <si>
     <t>Introductie Ondergrondse Infra</t>
   </si>
   <si>
     <t>Voorman Kabelinfra Spoorse Kabels</t>
   </si>
   <si>
     <t>Herinstructie Voorman Kabelinfra Spoorse Kabels</t>
   </si>
   <si>
     <t>Lassen (EMC-)Beveiligingskabels (verkort traject)</t>
   </si>
   <si>
     <t>Lassen (EMC-)Beveiligingskabels</t>
   </si>
   <si>
     <t>Lassen Verbindingsmof 3kV</t>
   </si>
   <si>
-    <t>Opleiding Spoortrilling IBS</t>
-[...1 lines deleted...]
-  <si>
     <t>Lassen verbindingsmoffen 1500 Volt</t>
   </si>
   <si>
     <t>Lassen Verbindingsmof 10kV-24kV ABB kabeldon</t>
   </si>
   <si>
     <t>Workshop E-WAK/E-LSO Installatie</t>
   </si>
   <si>
     <t>Lassen Verbindingsmof 10kV-24kV Lovisil</t>
   </si>
   <si>
-    <t>Heractivering Lassen Verbindingsmof 10kV-24kV ABB kabeldon</t>
+    <t>26090-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Module STEM (workshop)</t>
+  </si>
+  <si>
+    <t>26090-2</t>
+  </si>
+  <si>
+    <t>Module materieel (workshop)</t>
+  </si>
+  <si>
+    <t>26090-3</t>
+  </si>
+  <si>
+    <t>Module Infra Innovaties (workshop)</t>
+  </si>
+  <si>
+    <t>26090-4</t>
+  </si>
+  <si>
+    <t>Module onderhoud (workshop)</t>
+  </si>
+  <si>
+    <t>26090-5</t>
+  </si>
+  <si>
+    <t>Module meten (workshop)</t>
+  </si>
+  <si>
+    <t>Heractivering Lassen Verbindingsmof 10kV-24kV ABB Kabeldon</t>
   </si>
   <si>
     <t>Heractivering Lassen Verbindingsmof 10kV-24kV Lovisil</t>
   </si>
   <si>
     <t>Herinstructie lassen verbindingsmof 3kV</t>
   </si>
   <si>
     <t>Mechanisch onderhoud overwegen</t>
   </si>
   <si>
     <t>Overweginstallatie Scheidt und Bachmann BUES2000</t>
   </si>
   <si>
     <t>Vrije Baan Beveiligingen: LS</t>
   </si>
   <si>
     <t>Vrije Baan Beveiligingen: APB</t>
   </si>
   <si>
     <t>Treindetectie Opus 44</t>
   </si>
   <si>
     <t>Treindetectie PSSSL</t>
   </si>
@@ -533,51 +560,51 @@
   <si>
     <t>ILT basisopleiding infra-inspecteur</t>
   </si>
   <si>
     <t>Werken met Branche Breed Monitoring Systeem (BBMS)</t>
   </si>
   <si>
     <t xml:space="preserve">Installatieverantwoordelijke Baan ProRail </t>
   </si>
   <si>
     <t>Techniekveld Baan</t>
   </si>
   <si>
     <t>Beoordelen infra met Branche Breed Monitoring Systeem (BBMS)</t>
   </si>
   <si>
     <t>Hoofd-/Seniormonteur Mechanisch/Civiel Baan</t>
   </si>
   <si>
     <t>Entree-opleiding Baan</t>
   </si>
   <si>
     <t>Monteur Baan</t>
   </si>
   <si>
-    <t>Mallen en krukken Unistar</t>
+    <t>Mallen en krukken NG 2.0 wissel </t>
   </si>
   <si>
     <t>Bijscholing Technisch Leider Baan</t>
   </si>
   <si>
     <t>Wisselslijper</t>
   </si>
   <si>
     <t>Examen Wisselslijper</t>
   </si>
   <si>
     <t>Wisselverwarming</t>
   </si>
   <si>
     <t>Smeerloze constructies</t>
   </si>
   <si>
     <t>Vakdag Technisch Leider Baan</t>
   </si>
   <si>
     <t>Module 0 - Basis vaste en beweegbare Kunstwerken</t>
   </si>
   <si>
     <t>Module 1 - Civieltechnische en werktuigbouwkundige delen</t>
   </si>
@@ -651,50 +678,53 @@
     <t>Ontwerp PLC Interlocking</t>
   </si>
   <si>
     <t>Hanzelijn decentrale systemen</t>
   </si>
   <si>
     <t>OCS (EBI-lock)</t>
   </si>
   <si>
     <t>Treinbeveiliging voor ontwerpers</t>
   </si>
   <si>
     <t>Introductie Railinfra techniek</t>
   </si>
   <si>
     <t>Treinbeveiliging: techniek en praktijk</t>
   </si>
   <si>
     <t>Filosofie treinbeveiliging</t>
   </si>
   <si>
     <t>BFI-monteur</t>
   </si>
   <si>
     <t>Ontwerper tijdelijke voorzieningen</t>
+  </si>
+  <si>
+    <t>Treindetectie Az LM GAST-ERTMS</t>
   </si>
   <si>
     <t>Basisprincipes van ERTMS en het Nederlandse spoorontwerp</t>
   </si>
   <si>
     <t>Systeemoverzicht ERTMS treinbeveiliging met CSS</t>
   </si>
   <si>
     <t>Herinstructie Monteren Elektrische Verbindingen</t>
   </si>
   <si>
     <t>Herinstructie BFI-monteur</t>
   </si>
   <si>
     <t>Herinstructie Treindetectie Assentelsysteem Az LM</t>
   </si>
   <si>
     <t>Herinstructie Overweginstallatie Scheidt und Bachmann BUES2000</t>
   </si>
   <si>
     <t>Herinstructie Emplacementsbeveiliging: EBS (SIMIS-C) Periferie</t>
   </si>
   <si>
     <t>Herinstructie Emplacementsbeveiliging: EBS (SIMIS-C) Rechners</t>
   </si>
@@ -1168,59 +1198,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D260"/>
+  <dimension ref="A1:D265"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="155.67627" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
@@ -1963,51 +1993,51 @@
     <row r="55" spans="1:4">
       <c r="A55" s="0">
         <v>171</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="0">
         <v>2041</v>
       </c>
       <c r="D55" s="0">
         <v>8674</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="0">
         <v>172</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="0">
         <v>6923</v>
       </c>
       <c r="D56" s="0">
-        <v>9972</v>
+        <v>35309</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="0">
         <v>173</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="0">
         <v>7561</v>
       </c>
       <c r="D57" s="0">
         <v>25706</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="0">
         <v>174</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="0">
         <v>13710</v>
@@ -2206,2663 +2236,2733 @@
         <v>76</v>
       </c>
       <c r="C72" s="0">
         <v>2231</v>
       </c>
       <c r="D72" s="0">
         <v>8924</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="0">
         <v>235</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="0">
         <v>1249</v>
       </c>
       <c r="D73" s="0">
         <v>4996</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="0">
-        <v>24094</v>
+        <v>243</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="C74" s="0">
+        <v>1331</v>
+      </c>
+      <c r="D74" s="0">
+        <v>5325</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="0">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="0">
-        <v>1331</v>
-[...2 lines deleted...]
-        <v>5325</v>
+        <v>841</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="0">
-        <v>250</v>
+        <v>25098</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="C76" s="0">
-        <v>841</v>
+      <c r="C76" s="0" t="s">
+        <v>6</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="0">
-        <v>25098</v>
+        <v>254</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C77" s="0" t="s">
-        <v>6</v>
+      <c r="C77" s="0">
+        <v>1102</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="78" spans="1:4">
-      <c r="A78" s="0">
-        <v>254</v>
+      <c r="A78" s="0" t="s">
+        <v>82</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C78" s="0">
-        <v>1102</v>
+        <v>99</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:4">
-      <c r="A79" s="0">
-        <v>280</v>
+      <c r="A79" s="0" t="s">
+        <v>84</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C79" s="0">
-        <v>653</v>
+        <v>99</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="80" spans="1:4">
-      <c r="A80" s="0">
-        <v>284</v>
+      <c r="A80" s="0" t="s">
+        <v>86</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C80" s="0">
-        <v>913</v>
+        <v>99</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="81" spans="1:4">
-      <c r="A81" s="0">
-        <v>285</v>
+      <c r="A81" s="0" t="s">
+        <v>88</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C81" s="0">
-        <v>823</v>
-[...2 lines deleted...]
-        <v>2798</v>
+        <v>99</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:4">
-      <c r="A82" s="0">
-        <v>317</v>
+      <c r="A82" s="0" t="s">
+        <v>90</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C82" s="0">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>2538</v>
+        <v>99</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="0">
-        <v>318</v>
+        <v>280</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="C83" s="0">
-        <v>1737</v>
-[...2 lines deleted...]
-        <v>5906</v>
+        <v>653</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="0">
-        <v>319</v>
+        <v>284</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="C84" s="0">
-        <v>3664</v>
-[...2 lines deleted...]
-        <v>12458</v>
+        <v>913</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="0">
-        <v>320</v>
+        <v>285</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="C85" s="0">
-        <v>4798</v>
+        <v>823</v>
       </c>
       <c r="D85" s="0">
-        <v>16313</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="0">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C86" s="0">
-        <v>1276</v>
+        <v>746</v>
       </c>
       <c r="D86" s="0">
-        <v>4339</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="0">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C87" s="0">
-        <v>1793</v>
+        <v>1737</v>
       </c>
       <c r="D87" s="0">
-        <v>6097</v>
+        <v>5906</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="0">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C88" s="0">
-        <v>3431</v>
+        <v>3664</v>
       </c>
       <c r="D88" s="0">
-        <v>11666</v>
+        <v>12458</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="0">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="C89" s="0">
-        <v>1355</v>
+        <v>4798</v>
       </c>
       <c r="D89" s="0">
-        <v>4607</v>
+        <v>16313</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="0">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="C90" s="0">
-        <v>2904</v>
+        <v>1276</v>
       </c>
       <c r="D90" s="0">
-        <v>9873</v>
+        <v>4339</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="0">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="C91" s="0">
-        <v>982</v>
+        <v>1793</v>
       </c>
       <c r="D91" s="0">
-        <v>3339</v>
+        <v>6097</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="0">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="C92" s="0">
-        <v>3195</v>
+        <v>3431</v>
       </c>
       <c r="D92" s="0">
-        <v>10864</v>
+        <v>11666</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="0">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="C93" s="0">
-        <v>1793</v>
+        <v>1355</v>
       </c>
       <c r="D93" s="0">
-        <v>6097</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="0">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C94" s="0">
-        <v>367</v>
+        <v>2904</v>
       </c>
       <c r="D94" s="0">
-        <v>1872</v>
+        <v>9873</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="0">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C95" s="0">
-        <v>3807</v>
+        <v>982</v>
       </c>
       <c r="D95" s="0">
-        <v>12944</v>
+        <v>3339</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="0">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C96" s="0">
-        <v>6621</v>
+        <v>3195</v>
       </c>
       <c r="D96" s="0">
-        <v>22512</v>
+        <v>10864</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="0">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C97" s="0">
-        <v>1727</v>
+        <v>1793</v>
       </c>
       <c r="D97" s="0">
-        <v>5872</v>
+        <v>6097</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="0">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="C98" s="0">
-        <v>2535</v>
+        <v>367</v>
       </c>
       <c r="D98" s="0">
-        <v>4310</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="0">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C99" s="0">
-        <v>509</v>
+        <v>3807</v>
       </c>
       <c r="D99" s="0">
-        <v>3464</v>
+        <v>12944</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="0">
-        <v>369</v>
+        <v>338</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="C100" s="0">
-        <v>1081</v>
+        <v>6621</v>
       </c>
       <c r="D100" s="0">
-        <v>1838</v>
+        <v>22512</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="0">
-        <v>3700</v>
+        <v>343</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C101" s="0">
-        <v>1737</v>
+        <v>1727</v>
       </c>
       <c r="D101" s="0">
-        <v>5906</v>
+        <v>5872</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="0">
-        <v>3710</v>
+        <v>344</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="C102" s="0">
-        <v>1242</v>
+        <v>2535</v>
       </c>
       <c r="D102" s="0">
-        <v>4222</v>
+        <v>4310</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="0">
-        <v>373</v>
+        <v>345</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C103" s="0">
-        <v>1144</v>
+        <v>509</v>
       </c>
       <c r="D103" s="0">
-        <v>3889</v>
+        <v>3464</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="0">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="C104" s="0">
-        <v>335</v>
+        <v>1081</v>
       </c>
       <c r="D104" s="0">
-        <v>1138</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="0">
-        <v>375</v>
+        <v>3700</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="C105" s="0">
-        <v>384</v>
+        <v>1737</v>
       </c>
       <c r="D105" s="0">
-        <v>1305</v>
+        <v>5906</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="0">
-        <v>376</v>
+        <v>3710</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C106" s="0">
-        <v>1778</v>
+        <v>1242</v>
       </c>
       <c r="D106" s="0">
-        <v>6045</v>
+        <v>4222</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="0">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C107" s="0">
-        <v>4792</v>
+        <v>1144</v>
       </c>
       <c r="D107" s="0">
-        <v>8146</v>
+        <v>3889</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="0">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="C108" s="0">
-        <v>1911</v>
+        <v>335</v>
       </c>
       <c r="D108" s="0">
-        <v>3249</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="0">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="C109" s="0">
-        <v>1144</v>
+        <v>384</v>
       </c>
       <c r="D109" s="0">
-        <v>3889</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="0">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="C110" s="0">
-        <v>648</v>
+        <v>1778</v>
       </c>
       <c r="D110" s="0">
-        <v>2204</v>
+        <v>6045</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="0">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="C111" s="0">
-        <v>1124</v>
+        <v>4792</v>
       </c>
       <c r="D111" s="0">
-        <v>3821</v>
+        <v>8146</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="0">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C112" s="0">
-        <v>648</v>
+        <v>1911</v>
       </c>
       <c r="D112" s="0">
-        <v>2204</v>
+        <v>3249</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="0">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C113" s="0">
-        <v>2213</v>
+        <v>1144</v>
       </c>
       <c r="D113" s="0">
-        <v>7523</v>
+        <v>3889</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="0">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C114" s="0">
-        <v>633</v>
+        <v>648</v>
       </c>
       <c r="D114" s="0">
-        <v>2153</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="0">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="C115" s="0">
-        <v>1494</v>
+        <v>1124</v>
       </c>
       <c r="D115" s="0">
-        <v>5081</v>
+        <v>3821</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="0">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="C116" s="0">
-        <v>1061</v>
+        <v>648</v>
       </c>
       <c r="D116" s="0">
-        <v>3608</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="0">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C117" s="0">
-        <v>1222</v>
+        <v>2213</v>
       </c>
       <c r="D117" s="0">
-        <v>4154</v>
+        <v>7523</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="0">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="C118" s="0">
-        <v>914</v>
+        <v>633</v>
       </c>
       <c r="D118" s="0">
-        <v>3855</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="0">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="C119" s="0">
-        <v>1134</v>
+        <v>1494</v>
       </c>
       <c r="D119" s="0">
-        <v>3855</v>
+        <v>5081</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="0">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="C120" s="0">
-        <v>1232</v>
+        <v>1061</v>
       </c>
       <c r="D120" s="0">
-        <v>4188</v>
+        <v>3608</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="0">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="C121" s="0">
-        <v>1124</v>
+        <v>1222</v>
       </c>
       <c r="D121" s="0">
-        <v>3821</v>
+        <v>4154</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="0">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C122" s="0">
-        <v>2213</v>
+        <v>914</v>
       </c>
       <c r="D122" s="0">
-        <v>7523</v>
+        <v>3855</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="0">
-        <v>4110</v>
+        <v>392</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C123" s="0">
-        <v>231</v>
+        <v>1134</v>
       </c>
       <c r="D123" s="0">
-        <v>924</v>
+        <v>3855</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="0">
-        <v>4118</v>
+        <v>395</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="C124" s="0">
-        <v>155</v>
+        <v>1232</v>
       </c>
       <c r="D124" s="0">
-        <v>619</v>
+        <v>4188</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="0">
-        <v>425</v>
+        <v>396</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C125" s="0">
-        <v>1013</v>
+        <v>1124</v>
       </c>
       <c r="D125" s="0">
-        <v>6891</v>
+        <v>3821</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="0">
-        <v>426</v>
+        <v>397</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="C126" s="0">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>2213</v>
+      </c>
+      <c r="D126" s="0">
+        <v>7523</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="0">
-        <v>450</v>
+        <v>4110</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C127" s="0">
-        <v>559</v>
+        <v>231</v>
       </c>
       <c r="D127" s="0">
-        <v>1901</v>
+        <v>924</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="0">
-        <v>451</v>
+        <v>4118</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C128" s="0">
-        <v>569</v>
+        <v>155</v>
       </c>
       <c r="D128" s="0">
-        <v>1935</v>
+        <v>619</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="0">
-        <v>452</v>
+        <v>425</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C129" s="0">
-        <v>559</v>
+        <v>1013</v>
       </c>
       <c r="D129" s="0">
-        <v>1901</v>
+        <v>6891</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="0">
-        <v>454</v>
+        <v>426</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C130" s="0">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>2535</v>
+        <v>53</v>
+      </c>
+      <c r="D130" s="0" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="0">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="C131" s="0">
-        <v>1000</v>
+        <v>559</v>
       </c>
       <c r="D131" s="0">
-        <v>3400</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="0">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="C132" s="0">
-        <v>936</v>
+        <v>569</v>
       </c>
       <c r="D132" s="0">
-        <v>3182</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="0">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="C133" s="0">
-        <v>936</v>
+        <v>559</v>
       </c>
       <c r="D133" s="0">
-        <v>3182</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="0">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>143</v>
+      </c>
+      <c r="C134" s="0">
+        <v>597</v>
+      </c>
+      <c r="D134" s="0">
+        <v>2535</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="0">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C135" s="0">
-        <v>559</v>
+        <v>1000</v>
       </c>
       <c r="D135" s="0">
-        <v>1901</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="0">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C136" s="0">
-        <v>706</v>
+        <v>936</v>
       </c>
       <c r="D136" s="0">
-        <v>2400</v>
+        <v>3182</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="0">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="C137" s="0">
-        <v>559</v>
+        <v>936</v>
       </c>
       <c r="D137" s="0">
-        <v>1901</v>
+        <v>3182</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="0">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>2400</v>
+        <v>147</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D138" s="0" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="0">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="C139" s="0">
-        <v>297</v>
+        <v>559</v>
       </c>
       <c r="D139" s="0">
-        <v>1010</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="0">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="C140" s="0">
-        <v>423</v>
+        <v>706</v>
       </c>
       <c r="D140" s="0">
-        <v>1798</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="0">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="C141" s="0">
-        <v>370</v>
+        <v>559</v>
       </c>
       <c r="D141" s="0">
-        <v>1260</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="0">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="C142" s="0">
         <v>706</v>
       </c>
       <c r="D142" s="0">
         <v>2400</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="0">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C143" s="0">
-        <v>559</v>
+        <v>297</v>
       </c>
       <c r="D143" s="0">
-        <v>1901</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="0">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C144" s="0">
-        <v>936</v>
+        <v>423</v>
       </c>
       <c r="D144" s="0">
-        <v>3182</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="0">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="C145" s="0">
-        <v>413</v>
+        <v>370</v>
       </c>
       <c r="D145" s="0">
-        <v>3507</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="0">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="C146" s="0">
-        <v>370</v>
+        <v>706</v>
       </c>
       <c r="D146" s="0">
-        <v>1260</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="0">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>157</v>
+      </c>
+      <c r="C147" s="0">
+        <v>559</v>
+      </c>
+      <c r="D147" s="0">
+        <v>1901</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="0">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C148" s="0">
-        <v>576</v>
+        <v>936</v>
       </c>
       <c r="D148" s="0">
-        <v>2449</v>
+        <v>3182</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="0">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="C149" s="0">
-        <v>305</v>
+        <v>413</v>
       </c>
       <c r="D149" s="0">
-        <v>2071</v>
+        <v>3507</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="0">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="C150" s="0">
-        <v>559</v>
+        <v>370</v>
       </c>
       <c r="D150" s="0">
-        <v>1901</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="0">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>1901</v>
+        <v>161</v>
+      </c>
+      <c r="C151" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="D151" s="0" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="0">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="C152" s="0">
-        <v>308</v>
+        <v>576</v>
       </c>
       <c r="D152" s="0">
-        <v>2094</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="0">
-        <v>483</v>
+        <v>476</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="C153" s="0">
-        <v>507</v>
+        <v>305</v>
       </c>
       <c r="D153" s="0">
-        <v>3450</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="0">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C154" s="0">
-        <v>308</v>
+        <v>559</v>
       </c>
       <c r="D154" s="0">
-        <v>2094</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="0">
-        <v>513</v>
+        <v>478</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C155" s="0">
-        <v>726</v>
+        <v>559</v>
       </c>
       <c r="D155" s="0">
-        <v>2470</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="0">
-        <v>5411</v>
+        <v>479</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C156" s="0">
-        <v>1128</v>
+        <v>308</v>
       </c>
       <c r="D156" s="0">
-        <v>3834</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="0">
-        <v>5412</v>
+        <v>483</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="C157" s="0">
-        <v>1128</v>
+        <v>507</v>
       </c>
       <c r="D157" s="0">
-        <v>3834</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="0">
-        <v>5413</v>
+        <v>484</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C158" s="0">
-        <v>632</v>
+        <v>308</v>
       </c>
       <c r="D158" s="0">
-        <v>2150</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="0">
-        <v>602</v>
+        <v>513</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C159" s="0">
-        <v>3408</v>
+        <v>726</v>
       </c>
       <c r="D159" s="0">
-        <v>28966</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="0">
-        <v>610</v>
+        <v>5411</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C160" s="0">
-        <v>1083</v>
+        <v>1128</v>
       </c>
       <c r="D160" s="0">
-        <v>3682</v>
+        <v>3834</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="0">
-        <v>619</v>
+        <v>5412</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C161" s="0">
-        <v>167</v>
+        <v>1128</v>
       </c>
       <c r="D161" s="0">
-        <v>1133</v>
+        <v>3834</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="0">
-        <v>620</v>
+        <v>5413</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="C162" s="0">
-        <v>5584</v>
+        <v>632</v>
       </c>
       <c r="D162" s="0">
-        <v>14240</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="0">
-        <v>621</v>
+        <v>602</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C163" s="0">
-        <v>5396</v>
+        <v>3408</v>
       </c>
       <c r="D163" s="0">
-        <v>18346</v>
+        <v>28966</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="0">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="C164" s="0">
-        <v>341</v>
+        <v>1083</v>
       </c>
       <c r="D164" s="0">
-        <v>2319</v>
+        <v>3682</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="0">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="C165" s="0">
-        <v>3982</v>
+        <v>167</v>
       </c>
       <c r="D165" s="0">
-        <v>27078</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="0">
-        <v>632</v>
+        <v>620</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="C166" s="0">
-        <v>1238</v>
+        <v>5584</v>
       </c>
       <c r="D166" s="0">
-        <v>6312</v>
+        <v>14240</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="0">
-        <v>641</v>
+        <v>621</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C167" s="0">
-        <v>4010</v>
+        <v>5396</v>
       </c>
       <c r="D167" s="0">
-        <v>20449</v>
+        <v>18346</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="0">
-        <v>645</v>
+        <v>622</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="C168" s="0">
-        <v>461</v>
+        <v>341</v>
       </c>
       <c r="D168" s="0">
-        <v>1566</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="0">
-        <v>650</v>
+        <v>630</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="C169" s="0">
-        <v>912</v>
+        <v>3982</v>
       </c>
       <c r="D169" s="0">
-        <v>4653</v>
+        <v>27078</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="0">
-        <v>653</v>
+        <v>632</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C170" s="0">
-        <v>963</v>
+        <v>1238</v>
       </c>
       <c r="D170" s="0">
-        <v>2455</v>
+        <v>6312</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="0">
-        <v>654</v>
+        <v>641</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="C171" s="0">
-        <v>616</v>
+        <v>4010</v>
       </c>
       <c r="D171" s="0">
-        <v>1570</v>
+        <v>20449</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="0">
-        <v>657</v>
+        <v>645</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="C172" s="0">
-        <v>756</v>
+        <v>461</v>
       </c>
       <c r="D172" s="0">
-        <v>5142</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="0">
-        <v>665</v>
+        <v>650</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="C173" s="0">
-        <v>658</v>
+        <v>912</v>
       </c>
       <c r="D173" s="0">
-        <v>2236</v>
+        <v>4653</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="0">
-        <v>669</v>
+        <v>653</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="C174" s="0">
-        <v>411</v>
+        <v>963</v>
       </c>
       <c r="D174" s="0">
-        <v>8384</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="0">
-        <v>671</v>
+        <v>654</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="C175" s="0">
-        <v>4125</v>
+        <v>616</v>
       </c>
       <c r="D175" s="0">
-        <v>31554</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="0">
-        <v>672</v>
+        <v>657</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="C176" s="0">
-        <v>4345</v>
+        <v>756</v>
       </c>
       <c r="D176" s="0">
-        <v>33237</v>
+        <v>5142</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="0">
-        <v>673</v>
+        <v>665</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="C177" s="0">
-        <v>3701</v>
+        <v>658</v>
       </c>
       <c r="D177" s="0">
-        <v>28311</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="0">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>188</v>
+      </c>
+      <c r="C178" s="0">
+        <v>411</v>
+      </c>
+      <c r="D178" s="0">
+        <v>8384</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="0">
-        <v>675</v>
+        <v>671</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>189</v>
+      </c>
+      <c r="C179" s="0">
+        <v>4125</v>
+      </c>
+      <c r="D179" s="0">
+        <v>31554</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="0">
-        <v>679</v>
+        <v>672</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="C180" s="0">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>4345</v>
+      </c>
+      <c r="D180" s="0">
+        <v>33237</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="0">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C181" s="0">
-        <v>357</v>
+        <v>3701</v>
       </c>
       <c r="D181" s="0">
-        <v>910</v>
+        <v>28311</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="0">
-        <v>690</v>
+        <v>674</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>139</v>
+        <v>6</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="0">
-        <v>697</v>
+        <v>675</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>31253</v>
+        <v>193</v>
+      </c>
+      <c r="C183" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D183" s="0" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="0">
-        <v>698</v>
+        <v>679</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="C184" s="0">
-        <v>3786</v>
-[...2 lines deleted...]
-        <v>19310</v>
+        <v>187</v>
+      </c>
+      <c r="D184" s="0" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="0">
-        <v>701</v>
+        <v>681</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="C185" s="0">
-        <v>7937</v>
+        <v>357</v>
       </c>
       <c r="D185" s="0">
-        <v>40479</v>
+        <v>910</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="0">
-        <v>711</v>
+        <v>690</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>3769</v>
+        <v>196</v>
+      </c>
+      <c r="C186" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="D186" s="0" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="0">
-        <v>715</v>
+        <v>697</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="C187" s="0">
-        <v>603</v>
+        <v>6128</v>
       </c>
       <c r="D187" s="0">
-        <v>4582</v>
+        <v>31253</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="0">
-        <v>716</v>
+        <v>698</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="C188" s="0">
-        <v>4203</v>
+        <v>3786</v>
       </c>
       <c r="D188" s="0">
-        <v>14291</v>
+        <v>19310</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="0">
-        <v>717</v>
+        <v>701</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="C189" s="0">
-        <v>569</v>
+        <v>7937</v>
       </c>
       <c r="D189" s="0">
-        <v>1935</v>
+        <v>40479</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="0">
-        <v>721</v>
+        <v>711</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="C190" s="0">
-        <v>410</v>
+        <v>739</v>
       </c>
       <c r="D190" s="0">
-        <v>2090</v>
+        <v>3769</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="0">
-        <v>723</v>
+        <v>715</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="C191" s="0">
-        <v>4530</v>
+        <v>603</v>
       </c>
       <c r="D191" s="0">
-        <v>15403</v>
+        <v>4582</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="0">
-        <v>724</v>
+        <v>716</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="C192" s="0">
-        <v>914</v>
+        <v>4203</v>
       </c>
       <c r="D192" s="0">
-        <v>1554</v>
+        <v>14291</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="0">
-        <v>725</v>
+        <v>717</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="C193" s="0">
-        <v>2829</v>
+        <v>569</v>
       </c>
       <c r="D193" s="0">
-        <v>4810</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="0">
-        <v>726</v>
+        <v>721</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="C194" s="0">
-        <v>1923</v>
+        <v>410</v>
       </c>
       <c r="D194" s="0">
-        <v>6539</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="0">
-        <v>727</v>
+        <v>723</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="C195" s="0">
-        <v>1418</v>
+        <v>4530</v>
       </c>
       <c r="D195" s="0">
-        <v>4820</v>
+        <v>15403</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="0">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="C196" s="0">
-        <v>7259</v>
+        <v>914</v>
       </c>
       <c r="D196" s="0">
-        <v>24680</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="0">
-        <v>744</v>
+        <v>725</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C197" s="0">
-        <v>10165</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>2829</v>
+      </c>
+      <c r="D197" s="0">
+        <v>4810</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="0">
-        <v>745</v>
+        <v>726</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C198" s="0">
-        <v>2819</v>
+        <v>1923</v>
       </c>
       <c r="D198" s="0">
-        <v>4793</v>
+        <v>6539</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="0">
-        <v>746</v>
+        <v>727</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="C199" s="0">
-        <v>4914</v>
+        <v>1418</v>
       </c>
       <c r="D199" s="0">
-        <v>16709</v>
+        <v>4820</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="0">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="C200" s="0">
-        <v>4546</v>
+        <v>7259</v>
       </c>
       <c r="D200" s="0">
-        <v>15458</v>
+        <v>24680</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="0">
-        <v>749</v>
+        <v>744</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="C201" s="0">
-        <v>3363</v>
-[...2 lines deleted...]
-        <v>11436</v>
+        <v>10165</v>
+      </c>
+      <c r="D201" s="0" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="0">
-        <v>753</v>
+        <v>745</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="C202" s="0">
-        <v>1561</v>
+        <v>2819</v>
       </c>
       <c r="D202" s="0">
-        <v>10613</v>
+        <v>4793</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="0">
-        <v>756</v>
+        <v>746</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C203" s="0">
-        <v>3219</v>
+        <v>4914</v>
       </c>
       <c r="D203" s="0">
-        <v>21889</v>
+        <v>16709</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="0">
-        <v>758</v>
+        <v>747</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="C204" s="0">
-        <v>1665</v>
+        <v>4546</v>
       </c>
       <c r="D204" s="0">
-        <v>11319</v>
+        <v>15458</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="0">
-        <v>759</v>
+        <v>749</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="C205" s="0">
-        <v>3014</v>
+        <v>3363</v>
       </c>
       <c r="D205" s="0">
-        <v>25615</v>
+        <v>11436</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="0">
-        <v>766</v>
+        <v>753</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="C206" s="0">
-        <v>3968</v>
+        <v>1561</v>
       </c>
       <c r="D206" s="0">
-        <v>13490</v>
+        <v>10613</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="0">
-        <v>767</v>
+        <v>756</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="C207" s="0">
-        <v>2799</v>
+        <v>3219</v>
       </c>
       <c r="D207" s="0">
-        <v>14277</v>
+        <v>21889</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="0">
-        <v>775</v>
+        <v>758</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="C208" s="0">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>1665</v>
+      </c>
+      <c r="D208" s="0">
+        <v>11319</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="0">
-        <v>777</v>
+        <v>759</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="C209" s="0">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>3014</v>
+      </c>
+      <c r="D209" s="0">
+        <v>25615</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="0">
-        <v>781</v>
+        <v>766</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="C210" s="0">
-        <v>508</v>
+        <v>3968</v>
       </c>
       <c r="D210" s="0">
-        <v>1728</v>
+        <v>13490</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="0">
-        <v>782</v>
+        <v>767</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="C211" s="0">
-        <v>2108</v>
+        <v>2799</v>
       </c>
       <c r="D211" s="0">
-        <v>10753</v>
+        <v>14277</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="0">
-        <v>785</v>
+        <v>771</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="C212" s="0">
-        <v>1615</v>
+        <v>1829</v>
       </c>
       <c r="D212" s="0">
-        <v>5491</v>
+        <v>6219</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="0">
-        <v>786</v>
+        <v>775</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="C213" s="0">
-        <v>1222</v>
-[...2 lines deleted...]
-        <v>4154</v>
+        <v>89</v>
+      </c>
+      <c r="D213" s="0" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="0">
-        <v>790</v>
+        <v>777</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="C214" s="0">
-        <v>1793</v>
-[...2 lines deleted...]
-        <v>6097</v>
+        <v>77</v>
+      </c>
+      <c r="D214" s="0" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="0">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C215" s="0">
-        <v>2525</v>
+        <v>508</v>
       </c>
       <c r="D215" s="0">
-        <v>8586</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="0">
-        <v>7941</v>
+        <v>782</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="C216" s="0">
-        <v>1061</v>
+        <v>2108</v>
       </c>
       <c r="D216" s="0">
-        <v>1804</v>
+        <v>10753</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="0">
-        <v>7942</v>
+        <v>785</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>227</v>
+      </c>
+      <c r="C217" s="0">
+        <v>1615</v>
       </c>
       <c r="D217" s="0">
-        <v>3236</v>
+        <v>5491</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="0">
-        <v>7943</v>
+        <v>786</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>228</v>
+      </c>
+      <c r="C218" s="0">
+        <v>1222</v>
       </c>
       <c r="D218" s="0">
-        <v>2223</v>
+        <v>4154</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="0">
-        <v>7944</v>
+        <v>790</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>229</v>
+      </c>
+      <c r="C219" s="0">
+        <v>1793</v>
       </c>
       <c r="D219" s="0">
-        <v>6319</v>
+        <v>6097</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="0">
-        <v>7945</v>
+        <v>791</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>230</v>
+      </c>
+      <c r="C220" s="0">
+        <v>2525</v>
       </c>
       <c r="D220" s="0">
-        <v>2007</v>
+        <v>8586</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="0">
-        <v>795</v>
+        <v>7941</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="C221" s="0">
-        <v>1803</v>
+        <v>1061</v>
       </c>
       <c r="D221" s="0">
-        <v>30650</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="0">
-        <v>796</v>
+        <v>7942</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>16575</v>
+        <v>232</v>
+      </c>
+      <c r="C222" s="0" t="s">
+        <v>6</v>
       </c>
       <c r="D222" s="0">
-        <v>28177</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="0">
-        <v>8702</v>
+        <v>7943</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>1162</v>
+        <v>233</v>
+      </c>
+      <c r="C223" s="0" t="s">
+        <v>6</v>
       </c>
       <c r="D223" s="0">
-        <v>3951</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="0">
-        <v>8703</v>
+        <v>7944</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>831</v>
+        <v>234</v>
+      </c>
+      <c r="C224" s="0" t="s">
+        <v>6</v>
       </c>
       <c r="D224" s="0">
-        <v>2825</v>
+        <v>6319</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="0">
-        <v>8704</v>
+        <v>7945</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>235</v>
+      </c>
+      <c r="C225" s="0" t="s">
+        <v>6</v>
       </c>
       <c r="D225" s="0">
-        <v>3399</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="0">
-        <v>901</v>
+        <v>795</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="C226" s="0">
-        <v>204</v>
+        <v>1803</v>
       </c>
       <c r="D226" s="0">
-        <v>1735</v>
+        <v>30650</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="0">
-        <v>902</v>
+        <v>796</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="C227" s="0">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>16575</v>
+      </c>
+      <c r="D227" s="0">
+        <v>28177</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="0">
-        <v>9108</v>
+        <v>8702</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="C228" s="0">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>1162</v>
+      </c>
+      <c r="D228" s="0">
+        <v>3951</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="0">
-        <v>912</v>
+        <v>8703</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="C229" s="0">
-        <v>1740</v>
+        <v>831</v>
       </c>
       <c r="D229" s="0">
-        <v>11835</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="0">
-        <v>913</v>
+        <v>8704</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="C230" s="0">
-        <v>1740</v>
+        <v>666</v>
       </c>
       <c r="D230" s="0">
-        <v>11835</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="0">
-        <v>914</v>
+        <v>901</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="C231" s="0">
-        <v>384</v>
+        <v>204</v>
       </c>
       <c r="D231" s="0">
-        <v>2610</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="0">
-        <v>915</v>
+        <v>902</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="C232" s="0">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>2610</v>
+        <v>67</v>
+      </c>
+      <c r="D232" s="0" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="0">
-        <v>916</v>
+        <v>9108</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="C233" s="0">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>2610</v>
+        <v>67</v>
+      </c>
+      <c r="D233" s="0" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="0">
-        <v>930</v>
+        <v>912</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="C234" s="0">
-        <v>422</v>
+        <v>1740</v>
       </c>
       <c r="D234" s="0">
-        <v>2867</v>
+        <v>11835</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="0">
-        <v>931</v>
+        <v>913</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="C235" s="0">
-        <v>353</v>
+        <v>1740</v>
       </c>
       <c r="D235" s="0">
-        <v>2401</v>
+        <v>11835</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="0">
-        <v>935</v>
+        <v>914</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="C236" s="0">
-        <v>821</v>
+        <v>384</v>
       </c>
       <c r="D236" s="0">
-        <v>5584</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="0">
-        <v>936</v>
+        <v>915</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="C237" s="0">
-        <v>561</v>
+        <v>384</v>
       </c>
       <c r="D237" s="0">
-        <v>3814</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="0">
-        <v>941</v>
+        <v>916</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="C238" s="0">
-        <v>1545</v>
+        <v>384</v>
       </c>
       <c r="D238" s="0">
-        <v>10507</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="0">
-        <v>942</v>
+        <v>930</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="C239" s="0">
-        <v>196</v>
+        <v>422</v>
       </c>
       <c r="D239" s="0">
-        <v>1331</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="0">
-        <v>943</v>
+        <v>931</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="C240" s="0">
-        <v>196</v>
+        <v>353</v>
       </c>
       <c r="D240" s="0">
-        <v>1331</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="0">
-        <v>945</v>
+        <v>935</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="C241" s="0">
-        <v>895</v>
+        <v>821</v>
       </c>
       <c r="D241" s="0">
-        <v>6084</v>
+        <v>5584</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="0">
-        <v>946</v>
+        <v>936</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="C242" s="0">
-        <v>196</v>
+        <v>561</v>
       </c>
       <c r="D242" s="0">
-        <v>1331</v>
+        <v>3814</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="0">
-        <v>947</v>
+        <v>941</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="C243" s="0">
-        <v>196</v>
+        <v>1545</v>
       </c>
       <c r="D243" s="0">
-        <v>1331</v>
+        <v>10507</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="0">
-        <v>951</v>
+        <v>942</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C244" s="0">
-        <v>1267</v>
+        <v>196</v>
       </c>
       <c r="D244" s="0">
-        <v>8613</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="0">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C245" s="0">
-        <v>2283</v>
+        <v>196</v>
       </c>
       <c r="D245" s="0">
-        <v>15525</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="0">
-        <v>953</v>
+        <v>945</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="C246" s="0">
-        <v>3324</v>
+        <v>895</v>
       </c>
       <c r="D246" s="0">
-        <v>16952</v>
+        <v>6084</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="0">
-        <v>954</v>
+        <v>946</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="C247" s="0">
-        <v>14536</v>
+        <v>196</v>
       </c>
       <c r="D247" s="0">
-        <v>24711</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="0">
-        <v>955</v>
+        <v>947</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="C248" s="0">
-        <v>606</v>
+        <v>196</v>
       </c>
       <c r="D248" s="0">
-        <v>3090</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="0">
-        <v>963</v>
+        <v>951</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="C249" s="0">
-        <v>545</v>
+        <v>1267</v>
       </c>
       <c r="D249" s="0">
-        <v>5562</v>
+        <v>8613</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="0">
-        <v>974</v>
+        <v>952</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="C250" s="0">
-        <v>460</v>
+        <v>2283</v>
       </c>
       <c r="D250" s="0">
-        <v>1563</v>
+        <v>15525</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="0">
-        <v>980</v>
+        <v>953</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="C251" s="0">
-        <v>338</v>
+        <v>3324</v>
       </c>
       <c r="D251" s="0">
-        <v>2299</v>
+        <v>16952</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="0">
-        <v>991</v>
+        <v>954</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="C252" s="0">
-        <v>641</v>
+        <v>14536</v>
       </c>
       <c r="D252" s="0">
-        <v>4360</v>
+        <v>24711</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="0">
-        <v>992</v>
+        <v>955</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="C253" s="0">
-        <v>394</v>
+        <v>606</v>
       </c>
       <c r="D253" s="0">
-        <v>2682</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="0">
-        <v>993</v>
+        <v>963</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="C254" s="0">
-        <v>621</v>
+        <v>545</v>
       </c>
       <c r="D254" s="0">
-        <v>4223</v>
+        <v>5562</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="0">
-        <v>994</v>
+        <v>974</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="C255" s="0">
-        <v>611</v>
+        <v>460</v>
       </c>
       <c r="D255" s="0">
-        <v>4158</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="0">
-        <v>995</v>
+        <v>980</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="C256" s="0">
-        <v>562</v>
+        <v>338</v>
       </c>
       <c r="D256" s="0">
-        <v>3824</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="0">
-        <v>996</v>
+        <v>991</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="C257" s="0">
-        <v>303</v>
+        <v>641</v>
       </c>
       <c r="D257" s="0">
-        <v>2064</v>
+        <v>4360</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="0">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="C258" s="0">
-        <v>348</v>
+        <v>394</v>
       </c>
       <c r="D258" s="0">
-        <v>2364</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="0">
-        <v>998</v>
+        <v>993</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="C259" s="0">
-        <v>348</v>
+        <v>621</v>
       </c>
       <c r="D259" s="0">
-        <v>2364</v>
+        <v>4223</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="0">
+        <v>994</v>
+      </c>
+      <c r="B260" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="C260" s="0">
+        <v>611</v>
+      </c>
+      <c r="D260" s="0">
+        <v>4158</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261" s="0">
+        <v>995</v>
+      </c>
+      <c r="B261" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C261" s="0">
+        <v>562</v>
+      </c>
+      <c r="D261" s="0">
+        <v>3824</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262" s="0">
+        <v>996</v>
+      </c>
+      <c r="B262" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C262" s="0">
+        <v>303</v>
+      </c>
+      <c r="D262" s="0">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263" s="0">
+        <v>997</v>
+      </c>
+      <c r="B263" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="C263" s="0">
+        <v>348</v>
+      </c>
+      <c r="D263" s="0">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264" s="0">
+        <v>998</v>
+      </c>
+      <c r="B264" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="C264" s="0">
+        <v>348</v>
+      </c>
+      <c r="D264" s="0">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265" s="0">
         <v>999</v>
       </c>
-      <c r="B260" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C260" s="0">
+      <c r="B265" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="C265" s="0">
         <v>386</v>
       </c>
-      <c r="D260" s="0">
+      <c r="D265" s="0">
         <v>1312</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -4873,32 +4973,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>C4 WebConnect Portal</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Tarieven opleidingen Railcenter 2026-07-31</dc:title>
+  <dc:title>Tarieven opleidingen Railcenter 2026-09-21</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>